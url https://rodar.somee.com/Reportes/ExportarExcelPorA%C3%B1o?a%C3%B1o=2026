--- v4 (2026-08-29)
+++ v5 (2026-10-23)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb8d2f9f918e48e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73ef30d9d3294c3692130f4cf57461db.psmdcp" Id="R2434c50340574124" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50fbc742856b4397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99ad214b49f145e2a3c6bf850ffdd54c.psmdcp" Id="Rb9d87912a7f546b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Transacciones" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Descripcion</x:t>
   </x:si>
   <x:si>
     <x:t>Fecha</x:t>
   </x:si>
   <x:si>
@@ -687,50 +687,86 @@
     <x:t>2202000.00</x:t>
   </x:si>
   <x:si>
     <x:t>81</x:t>
   </x:si>
   <x:si>
     <x:t>540000.00</x:t>
   </x:si>
   <x:si>
     <x:t>82</x:t>
   </x:si>
   <x:si>
     <x:t>650000.00</x:t>
   </x:si>
   <x:si>
     <x:t>83</x:t>
   </x:si>
   <x:si>
     <x:t>135000.00</x:t>
   </x:si>
   <x:si>
     <x:t>84</x:t>
   </x:si>
   <x:si>
     <x:t>20000.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>franco leonel cherbiy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1733000.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/10/2026</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="$ #.##0,00"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="4">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
@@ -809,52 +845,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:H81" totalsRowShown="0">
-  <x:autoFilter ref="A1:H81"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:H90" totalsRowShown="0">
+  <x:autoFilter ref="A1:H90"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="Descripcion"/>
     <x:tableColumn id="2" name="Fecha"/>
     <x:tableColumn id="3" name="Monto $"/>
     <x:tableColumn id="4" name="Tipo Comprobante"/>
     <x:tableColumn id="5" name="Nro Comprobante"/>
     <x:tableColumn id="6" name="Metodo pago/cobro"/>
     <x:tableColumn id="7" name="Cliente / Proveedor"/>
     <x:tableColumn id="8" name="Sucursal"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1116,51 +1152,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H81"/>
+  <x:dimension ref="A1:H90"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
@@ -3225,50 +3261,284 @@
       </x:c>
     </x:row>
     <x:row r="81" spans="1:8">
       <x:c r="A81" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C81" s="2" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:8">
+      <x:c r="A82" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B82" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C82" s="2" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="H82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:8">
+      <x:c r="A83" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B83" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C83" s="2" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="H83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:8">
+      <x:c r="A84" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B84" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C84" s="2" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="H84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:8">
+      <x:c r="A85" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B85" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C85" s="2" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:8">
+      <x:c r="A86" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B86" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C86" s="2" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H86" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:8">
+      <x:c r="A87" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B87" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C87" s="2" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="H87" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:8">
+      <x:c r="A88" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B88" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C88" s="2" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:8">
+      <x:c r="A89" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B89" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C89" s="2" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="H89" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:8">
+      <x:c r="A90" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B90" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C90" s="2" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="H90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Transacciones</vt:lpstr>
       <vt:lpstr>Transacciones!Print_Area</vt:lpstr>
       <vt:lpstr>Transacciones!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>