--- v0 (2026-05-09)
+++ v1 (2026-06-28)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R889fc4cb28c64a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1f3a46fda6a4609b8e6681c7baa1ccf.psmdcp" Id="R50658763dd494912" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R162d28c4a3804df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e718e92e9ec4657ab2b6c7270050749.psmdcp" Id="R9e369585dc9e4d99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Transacciones" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Descripcion</x:t>
   </x:si>
   <x:si>
     <x:t>Fecha</x:t>
   </x:si>
   <x:si>
@@ -56,84 +56,147 @@
   <x:si>
     <x:t>Sucursal</x:t>
   </x:si>
   <x:si>
     <x:t>Venta</x:t>
   </x:si>
   <x:si>
     <x:t>04/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t>475000.00</x:t>
   </x:si>
   <x:si>
     <x:t>FAC A</x:t>
   </x:si>
   <x:si>
     <x:t>50</x:t>
   </x:si>
   <x:si>
     <x:t>Efectivo</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Autovia </x:t>
   </x:si>
   <x:si>
+    <x:t>Sucursal Coronel</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t>120000.00</x:t>
   </x:si>
   <x:si>
     <x:t>51</x:t>
   </x:si>
   <x:si>
     <x:t>06/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t>240000.00</x:t>
   </x:si>
   <x:si>
     <x:t>52</x:t>
   </x:si>
   <x:si>
     <x:t>Tarjeta</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PORTICO CONSTRUCCIONES SRL </x:t>
   </x:si>
   <x:si>
     <x:t>08/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t>600000.00</x:t>
   </x:si>
   <x:si>
     <x:t>53</x:t>
   </x:si>
   <x:si>
     <x:t>Lucas Manuel Caceres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3190000.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAC B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheque</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">MUNICIPALIDAD DE ANCASTI </x:t>
+  </x:si>
+  <x:si>
+    <x:t>610000.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760000.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60000.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Fortaleza S.R.L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>662000.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90000.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transferencia</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="$ #.##0,00"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="3">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
@@ -224,52 +287,52 @@
       </x:border>
     </x:dxf>
     <x:dxf>
       <x:numFmt numFmtId="164" formatCode="$ #.##0,00"/>
       <x:fill>
         <x:patternFill patternType="solid">
           <x:fgColor auto="1"/>
           <x:bgColor rgb="FF90EE90"/>
         </x:patternFill>
       </x:fill>
       <x:border>
         <x:left style="thin"/>
         <x:right style="thin"/>
         <x:top style="thin"/>
         <x:bottom style="thin"/>
       </x:border>
     </x:dxf>
   </x:dxfs>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:H5" totalsRowShown="0">
-  <x:autoFilter ref="A1:H5"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:H11" totalsRowShown="0">
+  <x:autoFilter ref="A1:H11"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="Descripcion" dataDxfId="0"/>
     <x:tableColumn id="2" name="Fecha" dataDxfId="0"/>
     <x:tableColumn id="3" name="Monto $" dataDxfId="1"/>
     <x:tableColumn id="4" name="Tipo Comprobante" dataDxfId="0"/>
     <x:tableColumn id="5" name="Nro Comprobante" dataDxfId="0"/>
     <x:tableColumn id="6" name="Metodo pago/cobro" dataDxfId="0"/>
     <x:tableColumn id="7" name="Cliente / Proveedor" dataDxfId="0"/>
     <x:tableColumn id="8" name="Sucursal" dataDxfId="0"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -531,51 +594,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H5"/>
+  <x:dimension ref="A1:H11"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
@@ -586,129 +649,285 @@
       </x:c>
     </x:row>
     <x:row r="2" spans="1:8">
       <x:c r="A2" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D2" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="E2" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F2" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G2" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H2" s="1" t="s">
-        <x:v>7</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:8">
       <x:c r="A3" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B3" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C3" s="2" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D3" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F3" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G3" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H3" s="1" t="s">
-        <x:v>7</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D4" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H4" s="1" t="s">
-        <x:v>7</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="A5" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
-        <x:v>7</x:v>
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:8">
+      <x:c r="A6" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B6" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C6" s="2" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="D6" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="E6" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F6" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G6" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="H6" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:8">
+      <x:c r="A7" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B7" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C7" s="2" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D7" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="E7" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="F7" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G7" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="H7" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:8">
+      <x:c r="A8" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B8" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C8" s="2" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D8" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="E8" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="F8" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="H8" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:8">
+      <x:c r="A9" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B9" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="C9" s="2" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F9" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:8">
+      <x:c r="A10" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B10" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="C10" s="2" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="F10" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="H10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:8">
+      <x:c r="A11" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B11" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="C11" s="2" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F11" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H11" s="1" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Transacciones</vt:lpstr>
       <vt:lpstr>Transacciones!Print_Area</vt:lpstr>
       <vt:lpstr>Transacciones!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">