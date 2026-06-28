--- v1 (2026-06-28)
+++ v2 (2026-06-28)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R162d28c4a3804df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e718e92e9ec4657ab2b6c7270050749.psmdcp" Id="R9e369585dc9e4d99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ab5291be1bf41db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e655539b7ae84490b9b2686bd1c96ab1.psmdcp" Id="Rc0b18c92c9b04495" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Transacciones" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Descripcion</x:t>
   </x:si>
   <x:si>
     <x:t>Fecha</x:t>
   </x:si>
   <x:si>