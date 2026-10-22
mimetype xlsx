--- v5 (2026-08-29)
+++ v6 (2026-10-22)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ecb1853353f4641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/557d1c3f7ca447db83fba38751d93555.psmdcp" Id="R81e1c4d165cf4443" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf91ef628cab741a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e7ddc72547745b39f44b888ef7764c1.psmdcp" Id="Rf45088bf8e584fba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Transacciones" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Descripcion</x:t>
   </x:si>
   <x:si>
     <x:t>Fecha</x:t>
   </x:si>
   <x:si>
@@ -2118,50 +2118,77 @@
     <x:t>95000.00</x:t>
   </x:si>
   <x:si>
     <x:t>766000.00</x:t>
   </x:si>
   <x:si>
     <x:t>NC B - FAC B 79</x:t>
   </x:si>
   <x:si>
     <x:t>28/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>15/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>2202000.00</x:t>
   </x:si>
   <x:si>
     <x:t>540000.00</x:t>
   </x:si>
   <x:si>
     <x:t>650000.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>franco leonel cherbiy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1733000.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/10/2026</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="$ #.##0,00"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="4">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
@@ -2240,52 +2267,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:H347" totalsRowShown="0">
-  <x:autoFilter ref="A1:H347"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:H356" totalsRowShown="0">
+  <x:autoFilter ref="A1:H356"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="Descripcion"/>
     <x:tableColumn id="2" name="Fecha"/>
     <x:tableColumn id="3" name="Monto $"/>
     <x:tableColumn id="4" name="Tipo Comprobante"/>
     <x:tableColumn id="5" name="Nro Comprobante"/>
     <x:tableColumn id="6" name="Metodo pago/cobro"/>
     <x:tableColumn id="7" name="Cliente / Proveedor"/>
     <x:tableColumn id="8" name="Sucursal"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -2547,51 +2574,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H347"/>
+  <x:dimension ref="A1:H356"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
@@ -11572,50 +11599,284 @@
       </x:c>
     </x:row>
     <x:row r="347" spans="1:8">
       <x:c r="A347" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B347" s="1" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="C347" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D347" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E347" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="F347" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G347" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="H347" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="348" spans="1:8">
+      <x:c r="A348" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B348" s="1" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="C348" s="2" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D348" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E348" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="F348" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G348" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="H348" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="349" spans="1:8">
+      <x:c r="A349" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B349" s="1" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="C349" s="2" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D349" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E349" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="F349" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G349" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="H349" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="350" spans="1:8">
+      <x:c r="A350" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B350" s="1" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="C350" s="2" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D350" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="E350" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="F350" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G350" s="1" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="H350" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="351" spans="1:8">
+      <x:c r="A351" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B351" s="1" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="C351" s="2" t="s">
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="D351" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="E351" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="F351" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="G351" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="H351" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="352" spans="1:8">
+      <x:c r="A352" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B352" s="1" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="C352" s="2" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="D352" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="E352" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="F352" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="G352" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="H352" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="353" spans="1:8">
+      <x:c r="A353" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B353" s="1" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="C353" s="2" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="D353" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E353" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="F353" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G353" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="H353" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="354" spans="1:8">
+      <x:c r="A354" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B354" s="1" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="C354" s="2" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D354" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E354" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="F354" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G354" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="H354" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="355" spans="1:8">
+      <x:c r="A355" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B355" s="1" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="C355" s="2" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D355" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E355" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F355" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G355" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="H355" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="356" spans="1:8">
+      <x:c r="A356" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B356" s="1" t="s">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="C356" s="2" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D356" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E356" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F356" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G356" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="H356" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Transacciones</vt:lpstr>
       <vt:lpstr>Transacciones!Print_Area</vt:lpstr>
       <vt:lpstr>Transacciones!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>